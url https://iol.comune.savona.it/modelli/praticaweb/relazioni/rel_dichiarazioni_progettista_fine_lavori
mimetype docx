--- v2 (2025-12-15)
+++ v3 (2026-06-03)
@@ -844,373 +844,548 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008875F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[onshow;block=tbs:row;when [presentazione_sca_opt_key]='1']le opere non richiedono la presentazione di Segnalazione Certificata di Agibilità (SCA) in quanto non rientrano nei casi previsti dall'art.24 del DPR 380/01 e s.m.i.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008875F7" w:rsidRPr="00AB565C" w14:paraId="751A119F" w14:textId="77777777" w:rsidTr="0005155B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5F6106" w14:textId="77777777" w:rsidR="008875F7" w:rsidRPr="008875F7" w:rsidRDefault="008875F7" w:rsidP="0005155B">
+          <w:p w14:paraId="2FAFBB13" w14:textId="647E4A1C" w:rsidR="00A04B68" w:rsidRPr="00A04B68" w:rsidRDefault="008875F7" w:rsidP="00A04B68">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008875F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [presentazione_sca_opt_key]='2']le opere richiedono la presentazione di Segnalazione Certificata di Agibilità (SCA) ai sensi dell'art.24 del DPR 380/01 e s.m.i., tale comunicazione verrà inoltrata a termini di legge</w:t>
+              <w:t>[onshow;block=tbs:row;when [presentazione_sca_opt_key]='2']</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04B68" w:rsidRPr="00A04B68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Verrà inoltrata, se dovuta ai sensi dell’art. 24 del D.P.R. 380/2001 e s.m.i., la Segnalazione Certificata di Agibilità (SCA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5F6106" w14:textId="03A8960E" w:rsidR="008875F7" w:rsidRPr="008875F7" w:rsidRDefault="00A04B68" w:rsidP="00A04B68">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A04B68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Si dà atto che la presentazione della SCA oltre il termine previsto dal comma 2 del medesimo articolo (15 giorni dall’ultimazione dei lavori) comporta l’applicazione della sanzione amministrativa pecuniaria, ai sensi del comma 3, secondo quanto disciplinato dalla Determinazione Dirigenziale n. 1223 del 14/05/2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6919F9BF" w14:textId="77777777" w:rsidR="008875F7" w:rsidRPr="00A46E00" w:rsidRDefault="008875F7" w:rsidP="00C86658">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3DC368" w14:textId="77777777" w:rsidR="00C86658" w:rsidRPr="00A46E00" w:rsidRDefault="00C86658" w:rsidP="00C86658">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Che le varianti in corso d’opera realizzate:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9638"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86658" w:rsidRPr="00A95411" w14:paraId="0768B0BA" w14:textId="77777777" w:rsidTr="003C67AA">
+      <w:tr w:rsidR="00C86658" w:rsidRPr="00A95411" w14:paraId="0768B0BA" w14:textId="77777777" w:rsidTr="00F14158">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357E38E9" w14:textId="0C0E3C15" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
+          <w:p w14:paraId="357E38E9" w14:textId="64219357" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[onshow;block=tbs:row;when </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[varianti_lavori_opt_key]='1']</w:t>
             </w:r>
             <w:r w:rsidR="00393AD1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00393AD1" w:rsidRPr="00393AD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">sono state realizzate varianti in corso d'opera che non configurano variazione essenziale e sono conformi alle prescrizioni urbanistico edilizie (articolo 25, comma 1e 2 LR 16/2008 e s.m.) </w:t>
+              <w:t>sono state realizzate varianti in corso d'opera che non configurano variazione essenziale e sono conformi alle prescrizioni urbanistico edilizie (articolo 25, comma 1e 2 LR 16/2008 e s.m.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158" w:rsidRPr="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>per le quali è stata precedentemente depositata relativa pratica edilizia</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prot. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158" w:rsidRPr="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[numero_protocollo_pratica] del [data_protocollo_pratica] </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46E00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> che consistono in:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465A0B1A" w14:textId="77777777" w:rsidR="00C86658" w:rsidRPr="00D5662E" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
+          <w:p w14:paraId="465A0B1A" w14:textId="6F2B9A13" w:rsidR="00C86658" w:rsidRPr="00D5662E" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5662E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[descrizione_opere;strconv=no]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D5662E">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86658" w:rsidRPr="00355EFD" w14:paraId="674EC181" w14:textId="77777777" w:rsidTr="003C67AA">
+      <w:tr w:rsidR="00C86658" w:rsidRPr="00355EFD" w14:paraId="674EC181" w14:textId="77777777" w:rsidTr="00F14158">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56507F99" w14:textId="45EFCE7C" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
+          <w:p w14:paraId="56507F99" w14:textId="23B8C9ED" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95411">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[onshow;block=tbs:row;when [varianti_lavori_opt_key]='2']</w:t>
             </w:r>
-            <w:r w:rsidR="00393AD1">
+            <w:r w:rsidR="00F14158" w:rsidRPr="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(CILA) sono state realizzate varianti in corso d'opera che non configurano variazione essenziale e sono conformi alle prescrizioni urbanistico edilizie (articolo 25, comma 3 LR 16/2008 e s.m.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00393AD1" w:rsidRPr="00393AD1">
-[...16 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46E00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> che consistono in:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="693BFAFA" w14:textId="77777777" w:rsidR="00C86658" w:rsidRPr="00D5662E" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
+          <w:p w14:paraId="3D184653" w14:textId="3F27A682" w:rsidR="00C86658" w:rsidRPr="00A95411" w:rsidRDefault="00C86658" w:rsidP="00F14158">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5662E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[descrizione_opere;strconv=no]</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>[descrizione_opere;strconv=no</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86658" w:rsidRPr="0054415D" w14:paraId="01EA116C" w14:textId="77777777" w:rsidTr="003C67AA">
+      <w:tr w:rsidR="00C86658" w:rsidRPr="0054415D" w14:paraId="01EA116C" w14:textId="77777777" w:rsidTr="00F14158">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53626C85" w14:textId="77777777" w:rsidR="00C86658" w:rsidRPr="0054415D" w:rsidRDefault="00C86658" w:rsidP="003C67AA">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054415D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[onshow;block=tbs:row;when </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[varianti_lavori_opt_key]='3']</w:t>
             </w:r>
             <w:r w:rsidRPr="0054415D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>non sono state realizzate varianti in corso d'opera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00845A3C" w:rsidRPr="00845A3C" w14:paraId="28809B95" w14:textId="77777777" w:rsidTr="00F14158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F898D6D" w14:textId="6E30134F" w:rsidR="00845A3C" w:rsidRDefault="00845A3C" w:rsidP="003C67AA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[onshow;block=tbs:row;when [varianti_lavori_opt_key]='4']</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845A3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sono state realizzate varianti in corso d'opera assentite con precedente pratica edilizia</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prot. [</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158" w:rsidRPr="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>numero_protocollo_pratica</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] del [</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158" w:rsidRPr="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_protocollo_pratica</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14158" w:rsidRPr="00A46E00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> che consistono in:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235FAD1B" w14:textId="03275321" w:rsidR="00845A3C" w:rsidRPr="00845A3C" w:rsidRDefault="00F14158" w:rsidP="003C67AA">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[descrizione_opere;strconv=no]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BAB0D51" w14:textId="77777777" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="00C86658">
+    <w:p w14:paraId="0BAB0D51" w14:textId="77777777" w:rsidR="00C86658" w:rsidRPr="00845A3C" w:rsidRDefault="00C86658" w:rsidP="00C86658">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C2A8EEE" w14:textId="77777777" w:rsidR="00C86658" w:rsidRDefault="00C86658" w:rsidP="00C86658">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tutto ciò premesso, il sottoscritto tecnico, in qualità di persona esercente un servizio di pubblica necessità ai sensi degli artt. 359 e 481 del Codice Penale, esperiti i necessari accertamenti di carattere urbanistico, edilizio, statico, igienico ed a seguito del sopralluogo, consapevole di essere passibile dell’ulteriore sanzione penale nel caso di falsa asseverazione circa l’esistenza dei requisiti o dei presupposti di cui al comma 1 dell’art. 19 della l. n. 241/90 </w:t>
       </w:r>
     </w:p>
@@ -1396,51 +1571,50 @@
       <w:tr w:rsidR="00DA1420" w:rsidRPr="002A5313" w14:paraId="34CEE94B" w14:textId="77777777" w:rsidTr="00170A3E">
         <w:trPr>
           <w:trHeight w:val="871"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC2A3FC" w14:textId="77777777" w:rsidR="00DA1420" w:rsidRPr="009B4421" w:rsidRDefault="00DA1420" w:rsidP="00170A3E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[comune_value]</w:t>
             </w:r>
             <w:r w:rsidRPr="009B4421">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, [data_stampa_domanda]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F19C879" w14:textId="06F74223" w:rsidR="00DA1420" w:rsidRPr="009B4421" w:rsidRDefault="00DA1420" w:rsidP="00170A3E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -2546,92 +2720,96 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="54205891">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="892081913">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1295259971">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C86658"/>
     <w:rsid w:val="0008684D"/>
     <w:rsid w:val="001453F6"/>
     <w:rsid w:val="001E5109"/>
     <w:rsid w:val="002A34B4"/>
     <w:rsid w:val="002C51DF"/>
     <w:rsid w:val="003364AA"/>
     <w:rsid w:val="00393AD1"/>
     <w:rsid w:val="004B2F96"/>
     <w:rsid w:val="0053375B"/>
+    <w:rsid w:val="00534F72"/>
     <w:rsid w:val="00546677"/>
     <w:rsid w:val="005671E4"/>
     <w:rsid w:val="005F5A72"/>
     <w:rsid w:val="0068683C"/>
     <w:rsid w:val="007162B7"/>
     <w:rsid w:val="00844694"/>
+    <w:rsid w:val="00845A3C"/>
     <w:rsid w:val="008875F7"/>
+    <w:rsid w:val="00A04B68"/>
     <w:rsid w:val="00A23A91"/>
     <w:rsid w:val="00AA688A"/>
     <w:rsid w:val="00AD587D"/>
     <w:rsid w:val="00B86050"/>
     <w:rsid w:val="00BB788B"/>
     <w:rsid w:val="00C86658"/>
     <w:rsid w:val="00CE15E9"/>
     <w:rsid w:val="00CF577E"/>
     <w:rsid w:val="00D05C74"/>
     <w:rsid w:val="00D42504"/>
     <w:rsid w:val="00D804AE"/>
     <w:rsid w:val="00DA1420"/>
+    <w:rsid w:val="00F14158"/>
     <w:rsid w:val="00F471D8"/>
     <w:rsid w:val="00F55AD4"/>
     <w:rsid w:val="00FA40CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3410,65 +3588,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>862</Words>
-  <Characters>4916</Characters>
+  <Words>970</Words>
+  <Characters>5533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5767</CharactersWithSpaces>
+  <CharactersWithSpaces>6491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Silvia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>