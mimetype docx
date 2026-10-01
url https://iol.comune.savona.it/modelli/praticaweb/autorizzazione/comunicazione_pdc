--- v0 (2025-10-22)
+++ v1 (2026-10-01)
@@ -137,238 +137,1032 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>[comune_indirizzo_3]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="20"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294BF9" w:rsidRPr="003D7356" w14:paraId="1A77C308" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CA6B01" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [delegato_opt_key]='1']Istanza presentata dal titolare</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>delegato_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>']</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Istanza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>presentata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>titolare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294BF9" w:rsidRPr="003D7356" w14:paraId="321CA9D0" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F81D02F" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [delegato_opt_key]='2']Istanza presentata dal </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Istanza</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> presentata dal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tecnico incaricato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294BF9" w:rsidRPr="003D7356" w14:paraId="1CCAC30E" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10AB6B74" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [delegato_opt_key]='3']Istanza presentata da soggetto delegato:</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Istanza</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> presentata da soggetto delegato:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B460148" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[delegato_app] [delegato_cognome] [delegato_nome], C.F. [delegato_cf]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67ABED36" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>nato a [delegato_comune_nato] ([delegato_provincia_nato]) il [delegato_data_nato]</w:t>
+              <w:t>nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B82A73" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>residente in [delegato_indirizzo] [delegato_civico] - [delegato_cap] [delegato_comune] ([delegato_provincia])</w:t>
+              <w:t>residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>])</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394164F4" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="003D7356" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7356">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[delegato_email] [delegato_pec] [delegato_telefono] [delegato_cellulare]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D7356">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29A99E78" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B3125C7" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -386,285 +1180,1543 @@
     </w:p>
     <w:p w14:paraId="5783285F" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB09FB3" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[fisica_cognome] [fisica_nome], C.F. [fisica_cf]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_cognome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_nome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>], C.F. [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_cf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEB720A" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="000122E1" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In qualità di [fisica_titolo]</w:t>
+        <w:t>In qualità di [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_titolo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="000122E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[condominio_denominazione] [condominio_cf]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>condominio_denominazione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>condominio_cf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7282C591" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>nato a [fisica_comune_nato] ([fisica_provincia_nato]) il [fisica_data_nato]</w:t>
+        <w:t>nato a [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_comune_nato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] ([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_provincia_nato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]) il [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_data_nato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE24703" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>residente in [fisica_indirizzo] [fisica_civico] - [fisica_cap] [fisica_comune] ([fisica_provincia])</w:t>
+        <w:t>residente in [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_indirizzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_civico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] - [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_comune</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] ([</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_provincia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>])</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCAF0F8" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[fisica_email] [fisica_pec] [fisica_telefono] [fisica_cellulare]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_pec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_telefono</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_cellulare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294BF9" w14:paraId="6EFDB9CF" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="608B1A61" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [domicilio_opt_value]='1']Domiciliato in:</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>domicilio_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>']</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Domiciliato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="537FF598" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[fisica_domicilio_indirizzo] [fisica_domicilio_civico] - [fisica_domicilio_cap] [fisica_domicilio_comune] ([fisica_domicilio_provincia])</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_domicilio_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_domicilio_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_domicilio_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_domicilio_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_domicilio_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294BF9" w:rsidRPr="00A03B68" w14:paraId="7CFFFD10" w14:textId="77777777" w:rsidTr="00892EAE">
+      <w:tr w:rsidR="00294BF9" w:rsidRPr="0014463C" w14:paraId="7CFFFD10" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16CE2221" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [giuridica_opt_key]='piva']P.IVA [giuridica_fisica_piva]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']P.IVA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_fisica_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294BF9" w14:paraId="1E6ABFF5" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="039C4E0B" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [giuridica_opt_key]='giuridica']In qualità di [giuridica_qualita] della ditta/società [giuridica_denominazione], P.IVA [giuridica_piva], C.F. [giuridica_cf], con sede in [giuridica_indirizzo] [giuridica_civico] – [giuridica_cap] [giuridica_comune] ([giuridica_provincia])</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'giuridica</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qualità di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_qualita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] della ditta/società [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_denominazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], con sede in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] – [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294BF9" w14:paraId="07EEA7D4" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0052EA2E" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC193D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [giuridica_opt_key]='altro'] In qualità di [giuridica_qualita_altro] della ditta/società [giuridica_denominazione], P.IVA [giuridica_piva], C.F. [giuridica_cf], con sede in [giuridica_indirizzo] [giuridica_civico] – [giuridica_cap] [giuridica_comune] ([giuridica_provincia])</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'altro'] In qualità di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_qualita_altro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] della ditta/società [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_denominazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>], con sede in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] – [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>giuridica_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CC193D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69A91D92" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRPr="00510D8D" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -675,308 +2727,1118 @@
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00294BF9" w14:paraId="7EF4C85C" w14:textId="77777777" w:rsidTr="00892EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E0630B" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[anagrafica_soggetti.fisica_cognome;block=tbs:row] [anagrafica_soggetti.fisica_nome], C.F. [anagrafica_soggetti.fisica_cf], in qualità di [anagrafica_soggetti.fisica_titolo],  nato a [anagrafica_soggetti.fisica_comune_nato] ([anagrafica_soggetti.fisica_provincia_nato]) il [anagrafica_soggetti.fisica_data_nato], residente in [anagrafica_soggetti.fisica_indirizzo] [anagrafica_soggetti.fisica_civico] - [anagrafica_soggetti.fisica_cap] [anagrafica_soggetti.fisica_comune] ([anagrafica_soggetti.fisica_provincia]) [anagrafica_soggetti.fisica_email]  [anagrafica_soggetti.fisica_pec] [anagrafica_soggetti.fisica_telefono] [anagrafica_soggetti.fisica_cellulare]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_cognome;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], in qualità di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_titolo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],  nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]  [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anagrafica_soggetti.fisica_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="137" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9285"/>
             </w:tblGrid>
             <w:tr w:rsidR="00294BF9" w14:paraId="558826DC" w14:textId="77777777" w:rsidTr="00892EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9410" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="16444E9A" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:p;when [anagrafica_soggetti.giuridica_opt_key]='piva']</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:p</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>'piva']</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> P.IVA [</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_fisica_piva]</w:t>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_fisica_piva</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00294BF9" w14:paraId="51A880E5" w14:textId="77777777" w:rsidTr="00892EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9410" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6347B99C" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:p;when [anagrafica_soggetti.giuridica_opt_key]='giuridica']</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:p</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>'giuridica']</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> In qualità di [</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_qualita] della ditta/società [</w:t>
-                  </w:r>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  </w:r>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_qualita</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_denominazione], P.IVA [</w:t>
-                  </w:r>
+                    <w:t>] della ditta/società [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_piva], C.F. [</w:t>
-                  </w:r>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  </w:r>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_denominazione</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_cf], con sede in [</w:t>
-                  </w:r>
+                    <w:t>], P.IVA [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_indirizzo] [</w:t>
-                  </w:r>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  </w:r>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_piva</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_civico] – [</w:t>
-                  </w:r>
+                    <w:t>], C.F. [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_cap] [</w:t>
-                  </w:r>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  </w:r>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_cf</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_comune] ([</w:t>
-                  </w:r>
+                    <w:t>], con sede in [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>anagrafica_soggetti.</w:t>
-                  </w:r>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>giuridica_provincia])</w:t>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_indirizzo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>] [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_civico</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>] – [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_cap</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>] [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_comune</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>] ([</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>anagrafica_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>soggetti.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>giuridica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_provincia</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>])</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4865A842" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00892EAE">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FB77034" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="00294BF9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1060,51 +3922,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dichiarazioni e </w:t>
       </w:r>
       <w:r w:rsidRPr="002C02A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">attestazioni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(art. 76 del d.P.R. n. 445/2000 e Codice Penale), sotto la propria responsabilità</w:t>
+        <w:t xml:space="preserve">(art. 76 del d.P.R. n. 445/2000 e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Codice Penale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>), sotto la propria responsabilità</w:t>
       </w:r>
       <w:r w:rsidRPr="002C02A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D00317" w14:textId="77777777" w:rsidR="00294BF9" w:rsidRDefault="00294BF9" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059CC3E0" w14:textId="16C4CBED" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
@@ -1143,124 +4025,484 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Il rilascio del permesso di costruire per la seguente tipologia di intervento:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="6A78211B" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="6A78211B" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC16CCE" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="003525B0" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003525B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='1']interventi di cui all’articolo 10 del d.P.R. n. 380/2001.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']interventi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di cui all’articolo 10 del d.P.R. n. 380/2001.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="5CD5AADE" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="5CD5AADE" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D9AF5D5" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="003525B0" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003525B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='2']interventi di nuova costruzione di cui all’articolo 14 l.r. 16/2008: [qualificazione_intervento_specificare]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']interventi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di nuova costruzione di cui all’articolo 14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. 16/2008: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_specificare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003525B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="00BB266C" w14:paraId="4E678CC0" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="00BB266C" w14:paraId="4E678CC0" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CA481AE" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="008E7B6A" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='3']interventi assoggettati a Segnalazione Certificata di Inizio Attività per i quali, ai sensi dell’art. 22, comma 7 del d.P.R. n. 380/2001 è facoltà dell’avente titolo richiedere il rilascio del permesso di costruire: [qualificazione_intervento_specificare]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']interventi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assoggettati a Segnalazione Certificata di Inizio Attività per i quali, ai sensi dell’art. 22, comma 7 del d.P.R. n. 380/2001 è facoltà dell’avente titolo richiedere il rilascio del permesso di costruire: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_specificare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E7B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E8F6E0" w14:textId="3D164B98" w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In merito al mutamento di destinazione d’uso, nel rispetto delle eventuali normative di settore e specifiche condizioni fissate dagli strumenti urbanistici comunali, della seguente tipologia:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
@@ -1276,820 +4518,2350 @@
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9422"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w14:paraId="1BCDA479" w14:textId="77777777" w:rsidTr="00FD6A3B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00A02C3C" w14:textId="63D91B5E" w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7B6A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [mutamento_destinazione_uso_2025_opt_key]='10']X non comporta mutamento di destinazione d'uso di una singola unità immobiliare o di un intero immobile</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [mutamento_destinazione_uso_2025_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>'10']X non comporta mutamento di destinazione d'uso di una singola unità immobiliare o di un intero immobile</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w14:paraId="0B26B830" w14:textId="77777777" w:rsidTr="00FD6A3B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B2B674D" w14:textId="657389FF" w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7B6A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [mutamento_destinazione_uso_2025_opt_key]='11']X comporta mutamento di destinazione d'uso di una singola unità immobiliare all’interno della stessa categoria funzionale</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [mutamento_destinazione_uso_2025_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">'11']X comporta mutamento di </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>destinazione d'uso di una singola unità immobiliare all’interno della stessa categoria funzionale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w14:paraId="041B9336" w14:textId="77777777" w:rsidTr="00FD6A3B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6774BA4A" w14:textId="18A69A78" w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7B6A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
-                    <w:t>[onshow;block=tbs:row;when [mutamento_destinazione_uso_2025_opt_key]='12']X comporta mutamento di destinazione d'uso di una singola unità immobiliare , ubicata in immobili ricompresi nelle zone A), B) e C) di cui all'articolo 2 del d,m. n. 1444/1968, tra categorie funzionali di cui all'art. 23 ter comma 1, lettere a), a-bis), b) e c), dpr 380/2001;</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [mutamento_destinazione_uso_2025_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">'12']X comporta mutamento di destinazione d'uso di una singola unità </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>immobiliare ,</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ubicata in immobili ricompresi nelle zone A), B) e C) di cui all'articolo 2 del </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>d,m</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> n. 1444/1968, tra categorie funzionali di cui all'art. 23 ter comma 1, lettere a), a-bis), b) e c), dpr 380/2001;</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w14:paraId="487AC513" w14:textId="77777777" w:rsidTr="00FD6A3B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="30EB286E" w14:textId="3F55F678" w:rsidR="00BB266C" w:rsidRPr="008E7B6A" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7B6A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [mutamento_destinazione_uso_2025_opt_key]='13']X comporta mutamento di destinazione d’uso di una singola unità immobiliare all'interno delle categorie funzionali ex art. 13 l.r. 16 del 2008;</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [mutamento_destinazione_uso_2025_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">'13']X comporta mutamento di destinazione d’uso di una singola unità immobiliare all'interno delle categorie funzionali ex art. 13 </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>l.r</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>. 16 del 2008;</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BB266C" w:rsidRPr="00BB266C" w14:paraId="4A3B8BE9" w14:textId="77777777" w:rsidTr="00FD6A3B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="28E73DD3" w14:textId="12F6C459" w:rsidR="00BB266C" w:rsidRPr="00BB266C" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7B6A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [mutamento_destinazione_uso_2025_opt_key]='14']X comporta mutamento di destinazione d’uso di un intero immobile all'interno della stessa categoria funzionale nelle ipotesi di cui all’art. 23-ter, comma 3 e art. 13 della l.r. 16 del 2008;</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [mutamento_destinazione_uso_2025_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">'14']X comporta mutamento di destinazione d’uso di un intero immobile all'interno della stessa categoria funzionale nelle ipotesi di cui all’art. 23-ter, comma 3 e art. 13 della </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>l.r</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008E7B6A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>. 16 del 2008;</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0C08F339" w14:textId="77777777" w:rsidR="00BB266C" w:rsidRPr="00BB266C" w:rsidRDefault="00BB266C" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="1D4898BC" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="1D4898BC" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758F80AE" w14:textId="2A2A6295" w:rsidR="005303D0" w:rsidRPr="003525B0" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="758F80AE" w14:textId="1ADE2F8C" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E7B6A">
+            <w:r w:rsidRPr="004A0984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='4']</w:t>
-[...15 lines deleted...]
-              <w:t>Data dell’intervento: [data_intervento_difforme]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='4']</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7B6A" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SANATORIA </w:t>
+            </w:r>
+            <w:r w:rsidR="0014463C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>di intervento soggetto a permesso di costruire, realizzato in assenza del permesso di costruire o in totale difformità da esso oppure in assenza dalla SCIA alternativa o in totale difformità da essa, che risulta conforme alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta (d.P.R. n. 380/2001, articolo 36) consapevole che il rilascio del permesso di costruire in sanatoria è subordinato al pagamento, a titolo di oblazione, di un importo pari al doppio del contributo di costruzione ovvero, in caso di gratuità a norma di legge, determinato in misura pari a quella prevista dall'articolo 16 del d.P.R. n. 380/2001 (art. 36, comma 2 d.P.R. n. 380/2001)</w:t>
+            </w:r>
+            <w:r w:rsidR="0014463C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data dell’intervento: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_intervento_difforme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="60407636" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="60407636" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05183227" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="05183227" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A5D">
-[...5 lines deleted...]
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='5']intervento in deroga alle previsioni degli strumenti di pianificazione urbanistica vigenti, ai sensi dell’art. 14 del d.P.R. n. 380/2001. In particolare, si chiede di derogare:</w:t>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']intervento</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in deroga alle previsioni degli strumenti di pianificazione urbanistica vigenti, ai sensi dell’art. 14 del d.P.R. n. 380/2001. In particolare, si chiede di derogare:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="8701" w:type="dxa"/>
               <w:tblInd w:w="846" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8701"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="5AD7FED9" w14:textId="77777777" w:rsidTr="004266F6">
+            <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="5AD7FED9" w14:textId="77777777" w:rsidTr="004266F6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C48AB15" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+                <w:p w14:paraId="0C48AB15" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000E0A5D">
-[...5 lines deleted...]
-                    <w:t>X alla densità edilizia: [deroga_densita_edilizia]</w:t>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>X alla densità edilizia: [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>deroga_densita_edilizia</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="0378833D" w14:textId="77777777" w:rsidTr="004266F6">
+            <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="0378833D" w14:textId="77777777" w:rsidTr="004266F6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B58A9D8" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+                <w:p w14:paraId="2B58A9D8" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000E0A5D">
-[...5 lines deleted...]
-                    <w:t>X all’altezza: [deroga_altezza]</w:t>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>X all’altezza: [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>deroga_altezza</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="1CE470F4" w14:textId="77777777" w:rsidTr="004266F6">
+            <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="1CE470F4" w14:textId="77777777" w:rsidTr="004266F6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="414F5E60" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+                <w:p w14:paraId="414F5E60" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000E0A5D">
-[...5 lines deleted...]
-                    <w:t>X alla distanza tra i fabbricati: [deroga_distanza_fabbricati]</w:t>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>X alla distanza tra i fabbricati: [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>deroga_distanza_fabbricati</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="33D2C0C9" w14:textId="77777777" w:rsidTr="004266F6">
+            <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="33D2C0C9" w14:textId="77777777" w:rsidTr="004266F6">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="02CDFF96" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+                <w:p w14:paraId="02CDFF96" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000E0A5D">
-[...5 lines deleted...]
-                    <w:t>X alla destinazione d’uso: [deroga_destinazione_uso]</w:t>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>X alla destinazione d’uso: [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>deroga_destinazione_uso</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004A0984">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="373AA7B4" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="373AA7B4" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="008E7B6A" w14:paraId="433FF5E6" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="433FF5E6" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2403DCF2" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="008E7B6A" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="2403DCF2" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E7B6A">
-[...5 lines deleted...]
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='6']intervento in deroga alle previsioni degli strumenti di pianificazione urbanistica in applicazione di legge regionale: [qualificazione_intervento_specificare]</w:t>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'6</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']intervento</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in deroga alle previsioni degli strumenti di pianificazione urbanistica in applicazione di legge regionale: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_specificare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="008E7B6A" w14:paraId="4F6B1562" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="4F6B1562" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C9450F" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="008E7B6A" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="07C9450F" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E7B6A">
-[...5 lines deleted...]
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='7']variazione essenziale e/o sostanziale al/alla [titolo_esistente_tipo] N. [titolo_esistente_protocollo] del [titolo_esistente_data]</w:t>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'7</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']variazione</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> essenziale e/o sostanziale al/alla [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>titolo_esistente_tipo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] N. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>titolo_esistente_protocollo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] del [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>titolo_esistente_data</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="003525B0" w14:paraId="1FA9FB7C" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="1FA9FB7C" w14:textId="77777777" w:rsidTr="004A0984">
+        <w:trPr>
+          <w:trHeight w:val="56"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30011697" w14:textId="73EE6971" w:rsidR="0011741C" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="30011697" w14:textId="6114BA0B" w:rsidR="0011741C" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C068C">
-[...7 lines deleted...]
-            <w:r w:rsidR="002C068C" w:rsidRPr="002C068C">
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='8']</w:t>
+            </w:r>
+            <w:r w:rsidR="002C068C" w:rsidRPr="004A0984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAN</w:t>
             </w:r>
-            <w:r w:rsidR="00AA5E20">
+            <w:r w:rsidR="00AA5E20" w:rsidRPr="004A0984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="002C068C" w:rsidRPr="002C068C">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> il rilascio del permesso di costruire in sanatoria è subordinato al pagamento, a titolo di oblazione, di un importo pari al doppio del contributo di costruzione ovvero, in caso di gratuità a norma di legge, determinato in misura pari a quella prevista dall'articolo 16 del d.P.R. n. 380/2001 incrementato del 20 per cento in caso di interventi realizzati in parziale difformità dal permesso di costruire, nelle ipotesi di cui all'articolo 34, e in caso di variazioni essenziali ai sensi dell'articolo 32. (art. 36 bis comma 5, lettera a), d.P.R. n. 380/2001)</w:t>
+            <w:r w:rsidR="002C068C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TORIA </w:t>
+            </w:r>
+            <w:r w:rsidR="0014463C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>di intervento soggetto a permesso di costruire, realizzato in parziale difformità dal permesso di costruire o dalla SCIA alternativa nelle ipotesi di cui all’articolo 34 o con variazioni essenziali (d.P.R. n. 380/2001, articolo 36-bis) che risulta conforme alla disciplina urbanistica vigente al momento della presentazione della richiesta e ai requisiti prescritti dalla disciplina edilizia vigente al momento della realizzazione consapevole che il rilascio del permesso di costruire in sanatoria è subordinato al pagamento, a titolo di oblazione, di un importo pari al doppio del contributo di costruzione ovvero, in caso di gratuità a norma di legge, determinato in misura pari a quella prevista dall'articolo 16 del d.P.R. n. 380/2001 incrementato del 20 per cento in caso di interventi realizzati in parziale difformità dal permesso di costruire, nelle ipotesi di cui all'articolo 34, e in caso di variazioni essenziali ai sensi dell'articolo 32. (art. 36 bis comma 5, lettera a), d.P.R. n. 380/2001)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A202EA3" w14:textId="639D98F0" w:rsidR="005303D0" w:rsidRPr="003525B0" w:rsidRDefault="005303D0" w:rsidP="004266F6">
+          <w:p w14:paraId="5A202EA3" w14:textId="639D98F0" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C068C">
-[...5 lines deleted...]
-              <w:t>Data dell’intervento: [data_intervento_difforme]</w:t>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data dell’intervento: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_intervento_difforme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="00AA5E20" w14:paraId="39CAE32A" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="004A0984" w14:paraId="39CAE32A" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63556BBB" w14:textId="4AC8205B" w:rsidR="0011741C" w:rsidRDefault="005303D0" w:rsidP="0011741C">
+          <w:p w14:paraId="63556BBB" w14:textId="7CCADE86" w:rsidR="0011741C" w:rsidRPr="004A0984" w:rsidRDefault="005303D0" w:rsidP="0011741C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA5E20">
-[...7 lines deleted...]
-            <w:r w:rsidR="002C068C" w:rsidRPr="00AA5E20">
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='9']</w:t>
+            </w:r>
+            <w:r w:rsidR="002C068C" w:rsidRPr="004A0984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SAN</w:t>
             </w:r>
-            <w:r w:rsidR="00AA5E20">
+            <w:r w:rsidR="00AA5E20" w:rsidRPr="004A0984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="002C068C" w:rsidRPr="00AA5E20">
-[...53 lines deleted...]
-              <w:t>o Sportello Unico può subordinare il rilascio del permesso di costruire in sanatoria alla realizzazione di interventi anche strutturali necessari alla sicurezza e/o alla rimozione di opere che non possono essere sanate (art. 36 bis comma 2, d.P.R. n. 380/2001)</w:t>
+            <w:r w:rsidR="002C068C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TORIA </w:t>
+            </w:r>
+            <w:r w:rsidR="0014463C" w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>di intervento soggetto a permesso di costruire, realizzato in parziale difformità dal permesso di costruire o dalla SCIA alternativa nelle ipotesi di cui all’articolo 34 o con variazioni essenziali (d.P.R. n. 380/2001, articolo 36-bis) che risulta conforme alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta consapevole che il rilascio del permesso di costruire in sanatoria è subordinato al pagamento, a titolo di oblazione, di un importo pari al doppio del contributo di costruzione ovvero, in caso di gratuità a norma di legge, determinato in misura pari a quella prevista dall'articolo 16 del d.P.R. n. 380/2001 (art. 36 bis comma 5, lettera a), d.P.R. n. 380/2001)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57217679" w14:textId="4060F9A1" w:rsidR="005303D0" w:rsidRPr="00AA5E20" w:rsidRDefault="002C068C" w:rsidP="004266F6">
+          <w:p w14:paraId="57217679" w14:textId="4060F9A1" w:rsidR="005303D0" w:rsidRPr="004A0984" w:rsidRDefault="002C068C" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA5E20">
-[...5 lines deleted...]
-              <w:t>Data dell’intervento: [data_intervento_difforme]</w:t>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data dell’intervento: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_intervento_difforme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="4C7ADE61" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="0014463C" w:rsidRPr="00AA5E20" w14:paraId="12FE8238" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C5A9FC" w14:textId="28BFFA44" w:rsidR="0014463C" w:rsidRPr="004A0984" w:rsidRDefault="0014463C" w:rsidP="0014463C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']SANATORIA di intervento soggetto a permesso di costruire, realizzato in parziale difformità dal permesso di costruire o dalla SCIA alternativa nelle ipotesi di cui all’articolo 34 o con variazioni essenziali (d.P.R. n. 380/2001, articolo 36-bis) che risulta conforme alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta consapevole che lo Sportello Unico può subordinare il rilascio del permesso di costruire in sanatoria alla realizzazione di interventi anche strutturali necessari alla sicurezza e/o alla rimozione di opere che non possono essere sanate (art. 36 bis comma 2, d.P.R. n. 380/2001)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411D1013" w14:textId="4B170B01" w:rsidR="0014463C" w:rsidRPr="004A0984" w:rsidRDefault="0014463C" w:rsidP="0014463C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data dell’intervento: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_intervento_difforme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A0984">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="4C7ADE61" w14:textId="77777777" w:rsidTr="004A0984">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3779889E" w14:textId="70D41CD5" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='10']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='10']</w:t>
             </w:r>
             <w:r w:rsidR="00954AB9" w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>intervento realizzato, ai sensi dell'articolo 36 bis, comma 1 del d.P.R. n. 380/2001, in parziale difformità dal permesso di costruire o dalla segnalazione certificata di inizio attività nelle ipotesi di cui all'articolo 34 del d.P.R. 380/2001 o con variazione essenziali di cui all'art. 32 del DPR 380/01 e all'art. 44 della L. 16/08, conforme alla disciplina urbanistica vigente al momento della presentazione della domanda, nonché ai requisiti prescritti dalla disciplina edilizia vigente al momento della realizzazione</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="689A5B5E" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="689A5B5E" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20B205EF" w14:textId="05ED9E9E" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_key]='11']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]='11']</w:t>
             </w:r>
             <w:r w:rsidR="00954AB9" w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>intervento realizzato, ai sensi dell'articolo 36 bis, comma 1 del d.P.R. n. 380/2001, in parziale difformità dal permesso di costruire o dalla segnalazione certificata di inizio attività nelle ipotesi di cui all'articolo 34 del d.P.R. 380/2001 o con variazione essenziali di cui all'art. 32 del DPR 380/01 e all'art. 44 della L. 16/08, conforme alla disciplina urbanistica ed edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="71B5E079" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="000E0A5D" w14:paraId="71B5E079" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B0122C" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000E0A5D" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3481"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_suap_opt_key]='1']nel caso di presentazione allo Sportello Unico per le Attività Produttive – SUAP, la presente segnalazione riguarda: attività che rientrano nell’ambito del procedimento automatizzato.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_suap_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']nel</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> caso di presentazione allo Sportello Unico per le Attività Produttive – SUAP, la presente segnalazione riguarda: attività che rientrano nell’ambito del procedimento automatizzato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005303D0" w:rsidRPr="000C2EB8" w14:paraId="3FAA1286" w14:textId="77777777" w:rsidTr="00FD6A3B">
+      <w:tr w:rsidR="005303D0" w:rsidRPr="000C2EB8" w14:paraId="3FAA1286" w14:textId="77777777" w:rsidTr="004A0984">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9778" w:type="dxa"/>
+            <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69716E87" w14:textId="77777777" w:rsidR="005303D0" w:rsidRPr="000C2EB8" w:rsidRDefault="005303D0" w:rsidP="004266F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2417"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [qualificazione_intervento_opt_suap_key]='2']nel caso di presentazione allo Sportello Unico per le Attività Produttive – SUAP, la presente segnalazione riguarda: attività che rientrano nell’ambito del procedimento unico.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>qualificazione_intervento_opt_suap_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']nel</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E0A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> caso di presentazione allo Sportello Unico per le Attività Produttive – SUAP, la presente segnalazione riguarda: attività che rientrano nell’ambito del procedimento unico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3999E363" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB525AE" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il sottoscritto, consapevole delle sanzioni penali previste dalla legge per le false dichiarazioni e attestazioni (art. 76 del d.P.R. n. 445/2000 e Codice Penale), sotto la propria responsabilità </w:t>
+        <w:t xml:space="preserve">Il sottoscritto, consapevole delle sanzioni penali previste dalla legge per le false dichiarazioni e attestazioni (art. 76 del d.P.R. n. 445/2000 e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Codice Penale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), sotto la propria responsabilità </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43736073" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C47E642" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2098,193 +6870,606 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D593A95" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Di avere titolo alla presentazione di questa pratica in quanto [fisica_titolo] dell’immobile interessato dall’intervento.</w:t>
+        <w:t>Di avere titolo alla presentazione di questa pratica in quanto [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fisica_titolo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] dell’immobile interessato dall’intervento.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="70963E1E" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53294057" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [titolarita_opt_key]='1']Il richiedente ha la titolarità esclusiva all'esecuzione dell'intervento.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>titolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Il</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> richiedente ha la titolarità esclusiva all'esecuzione dell'intervento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="19DACC9C" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ED9F00C" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [titolarita_opt_key]='2']Il richiedente non ha la titolarità esclusiva all'esecuzione dell'intervento ma dispone comunque della dichiarazione di assenso dei terzi titolari di altri diritti reali o obbligatori.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>titolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Il</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> richiedente non ha la titolarità esclusiva all'esecuzione dell'intervento ma dispone comunque della dichiarazione di assenso dei terzi titolari di altri diritti reali o obbligatori.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79E844C0" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EA26FE9" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Che l’intervento interessa l’immobile sito in [comune_value]:</w:t>
+        <w:t>Che l’intervento interessa l’immobile sito in [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>comune_value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AC28B8" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[elenco_civici.civico_via;block=tbs:listitem] [elenco_civici.civico_civico] [elenco_civici.civico_interno]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elenco_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>civici.civico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>via;block</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tbs:listitem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elenco_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>civici.civico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_civico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elenco_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>civici.civico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_interno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00162B69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00162B69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[elenco_civici.civico_note]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elenco_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00162B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>civici.civico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00162B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA2E3FA" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4710AC16" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00EB1DC8" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -2426,155 +7611,247 @@
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="008246AD" w14:paraId="7ED456A1" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37A89F0F" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00F24419" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[elenco_nct.nct_</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F24419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>sezione</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F24419">
+              <w:t>elenco_nct.nct_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>;block=tbs:row]</w:t>
+              <w:t>sezione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1182" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5AEAE14F" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="0065589A" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24419">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[elenco_nct.nct_foglio]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elenco_nct.nct_foglio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F24419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7FD26BE3" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nct.nct_particella]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>elenco_nct.nct_particella</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4681DBA6" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C579A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nct.nct_</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C579A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>elenco_nct.nct_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>note</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C579A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="330C4AD6" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="799FC064" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00EB1DC8" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2753,271 +8030,395 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="008246AD" w14:paraId="6892A9BC" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3AA177DF" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nceu.nceu_</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>sezione</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008246AD">
+              <w:t>elenco_nceu.nceu_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>;block=tbs:row]</w:t>
+              <w:t>sezione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F806C5E" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenc</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>elenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>o_nceu.nceu_foglio</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5CCA417E" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nceu.nceu_</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>elenco_nceu.nceu_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>particella</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="563F5577" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008246AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nceu.nceu_subalterno]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>elenco_nceu.nceu_subalterno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008246AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56BE9623" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="008246AD" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>[elenco_nceu.nceu_</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>elenco_nceu.nceu_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>note</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F05FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D867626" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6F7C61" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:widowControl/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C452EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[ubicazione_note]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C452EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ubicazione_note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C452EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72035047" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>avente destinazione d’uso: [immobile_destinazione]</w:t>
+        <w:t>avente destinazione d’uso: [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>immobile_destinazione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042BB918" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C688698" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3065,163 +8466,691 @@
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="4AD36040" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5FAF43" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [parti_comuni_opt_key]='1']non riguardano parti comuni.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parti_comuni_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']non</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> riguardano parti comuni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="36018373" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2058F5" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [parti_comuni_opt_key]='2']riguardano parti comuni di un fabbricato condominiale e sono state approvate dall’assemblea condominiale del [data_assemblea_condominiale].</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parti_comuni_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']riguardano</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parti comuni di un fabbricato condominiale e sono state approvate dall’assemblea condominiale del [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_assemblea_condominiale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="2C6AAE57" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731CA173" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [parti_comuni_opt_key]='3']riguardano parti comuni di un fabbricato con più proprietà, non costituito in condomino. L'intervento è stato approvato dai comproprietari delle parti comuni, come risulta da atto consegnato al progettista.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parti_comuni_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']riguardano</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parti comuni di un fabbricato con più proprietà, non costituito in condomino. L'intervento è stato approvato dai comproprietari delle parti comuni, come risulta da atto consegnato al progettista.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="3F6A3C58" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13AF194C" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [parti_comuni_opt_key]='4']riguardano parti comuni di un fabbricato con più proprietà, non costituito in condomino. L'intervento è stato approvato dai comproprietari delle parti comuni, come risulta dalla sottoscrizione degli elaborati da parte di tutti i comproprietari.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parti_comuni_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']riguardano</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parti comuni di un fabbricato con più proprietà, non costituito in condomino. L'intervento è stato approvato dai comproprietari delle parti comuni, come risulta dalla sottoscrizione degli elaborati da parte di tutti i comproprietari.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="4ED72A6C" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6999DD99" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [parti_comuni_opt_key]='5']riguardano parti dell'edificio di proprietà comune ma non necessitano di assenso perché, secondo l'art. 1102 c.c., apportano, a spese del titolare, le modificazioni necessarie per il miglior godimento delle parti comuni non alterandone la destinazione e senza impedire agli altri partecipanti di usufruirne secondo il loro diritto.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parti_comuni_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']riguardano</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parti dell'edificio di proprietà comune ma non necessitano di assenso perché, secondo l'art. 1102 c.c., apportano, a spese del titolare, le modificazioni necessarie per il miglior godimento delle parti comuni non alterandone la destinazione e senza impedire agli altri partecipanti di usufruirne secondo il loro diritto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F834408" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D5B5BB" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3229,68 +9158,169 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>REGOLARITA URBANISTICA E PRECEDENTI EDILIZI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9530"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="009433BE" w14:paraId="1C276D67" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76A9A411" w14:textId="75AAC7A8" w:rsidR="005C1FB2" w:rsidRPr="009433BE" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [regolarita_opt_key]='1']Che </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Che</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E7B6A" w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>l’immobile/U.I. è stato oggetto del/i seguente/i titolo/i o pratica/che edilizia/e</w:t>
             </w:r>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="421" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3306,280 +9336,757 @@
               <w:gridCol w:w="8893"/>
             </w:tblGrid>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="009433BE" w14:paraId="028A29AE" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9023" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="650817E9" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="009433BE" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  </w:r>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]='1']pienamente conforme alla documentazione dello stato di fatto legittimato dal seguente titolo/pratica edilizia e dagli eventuali titoli abilitativi rilasciati per interventi successivi di seguito specificati</w:t>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>regolarita_immobile_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>'1</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>']pienamente</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> conforme alla documentazione dello stato di fatto legittimato dal seguente titolo/pratica edilizia e dagli eventuali titoli abilitativi rilasciati per interventi successivi di seguito specificati</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="009433BE" w14:paraId="4C72125E" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9023" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="096D9822" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="009433BE" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [regolarita_immobile_opt_key]=</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>regolarita_immobile_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009433BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>]in difformità rispetto al seguente titolo/pratica edilizia o, in assenza, dal primo accatastamento; tali opere sono state realizzare in data [data_precedenti_edilizi]</w:t>
+                    <w:t>]in difformità rispetto al seguente titolo/pratica edilizia o, in assenza, dal primo accatastamento; tali opere sono state realizzare in data [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>data_precedenti_edilizi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="009433BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4F376B97" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="009433BE" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="66FFBA57" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F9CD153" w14:textId="4282AA2E" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [regolarita_opt_key]='2']Ai </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Ai</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">sensi dell’art. 9 bis DPR 380/20001 e s.m. lo stato legittimo dell’immobile è desumibile dalle informazioni catastali di primo impianto o da altri documenti probanti </w:t>
             </w:r>
             <w:r w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[regolarita_immobile_testo]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_immobile_testo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="421" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8893"/>
             </w:tblGrid>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="4A217167" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9126" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2E172CE1" w14:textId="43AEBBFE" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [precedenti_edilizi_opt_key]='1']</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>'1']</w:t>
                   </w:r>
                   <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>non sono stati reperiti titoli abilitativi trattandosi di immobile realizzato in un'epoca nella quale non era obbligatorio acquisire il titolo abilitativo e non interessato successivamente da interventi edilizi per i quali era necessario munirsi di titoli abilitativi;</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="5DB37330" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9126" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00086911" w14:textId="42FA8FC8" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [precedenti_edilizi_opt_key]=</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
@@ -3615,52 +10122,128 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="45F32B6C" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9126" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4856D340" w14:textId="14829A27" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [precedenti_edilizi_opt_key]=</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
@@ -3677,79 +10260,173 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="009433BE" w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">non sono disponibili la copia o gli estremi del titolo abilitativo, ma sussiste un principio di prova documentale del medesimo titolo abilitativo, consistente in: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[precedenti_edilizi_testo]</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_testo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="499B29B9" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9126" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CD59AAA" w14:textId="430AA035" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [precedenti_edilizi_opt_key]=</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
@@ -3777,52 +10454,128 @@
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="6EF547AC" w14:textId="77777777" w:rsidTr="009D495F">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9126" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="609C805D" w14:textId="09B0E76D" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:row;when [precedenti_edilizi_opt_key]=</w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>precedenti_edilizi_opt_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>'</w:t>
@@ -3855,197 +10608,635 @@
                     <w:t>che l’immobile/U.I. è stato oggetto della/e seguente/i dichiarazione/i di tolleranza/e costruttiva/e di cui all'articolo 34-bis o 34-ter, comma 4:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="52CB9429" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009433BE" w:rsidRPr="003B3C2D" w14:paraId="1DE38061" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="094457A8" w14:textId="0DC4D635" w:rsidR="009433BE" w:rsidRPr="003B3C2D" w:rsidRDefault="009433BE" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [regolarita_opt_key]='3']Che le opere riguardano un intervento di nuova costruzione su area libera</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Che</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le opere riguardano un intervento di nuova costruzione su area libera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009433BE" w:rsidRPr="003B3C2D" w14:paraId="5EA29251" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F7E62D6" w14:textId="589D11F1" w:rsidR="009433BE" w:rsidRPr="003B3C2D" w:rsidRDefault="003B3C2D" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>[onshow;block=tbs:row;when [regolarita_opt_key]='4']Risulta conforme alla documentazione dello stato legittimo o di fatto legittimato indicato, unitamente alla/e sanatoria/e di cui al quadro delle sanatorie e alla/e dichiarazione/i di tolleranza esecutive di cui alla relazione tecnica di asseverazione, quadro “Dichiarazione di tolleranze di cui all’articolo 34-bis</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Risulta</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conforme alla documentazione dello stato legittimo o di fatto legittimato indicato, unitamente alla/e sanatoria/e di cui al quadro delle sanatorie e alla/e dichiarazione/i di tolleranza esecutive di cui alla relazione tecnica di asseverazione, quadro “Dichiarazione di tolleranze di cui all’articolo 34-bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009433BE" w:rsidRPr="009433BE" w14:paraId="2DA9F7F5" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E249D0F" w14:textId="25AC6A77" w:rsidR="009433BE" w:rsidRPr="009433BE" w:rsidRDefault="009433BE" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [dichiarazione_stato_attuale_opt_key]='1']Dichiara che lo stato attuale dell’immobile/U.I risulta</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dichiarazione_stato_attuale_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Dichiara</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> che lo stato attuale dell’immobile/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>U.I</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risulta</w:t>
             </w:r>
             <w:r w:rsidRPr="009433BE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pienamente conforme alla documentazione dello stato legittimo o di fatto legittimato sopra indicata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009433BE" w:rsidRPr="009433BE" w14:paraId="18DAB47C" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="718866BF" w14:textId="7B24C159" w:rsidR="009433BE" w:rsidRPr="009433BE" w:rsidRDefault="009433BE" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [dichiarazione_stato_attuale_opt_key]='2']Dichiara che lo stato attuale dell’immobile/U.I risulta</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dichiarazione_stato_attuale_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']Dichiara</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> che lo stato attuale dell’immobile/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>U.I</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risulta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009433BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>conforme alla documentazione dello stato legittimo o di fatto legittimato sopra indicata, unitamente alla/e SANATORIA/E di cui alla sezione "Sanatoria e regolarizzazioni per interventi già realizzati e in corso di esecuzione" e alla/e dichiarazione/i di tolleranza esecutive di cui alla relazione tecnica di asseverazione, quadro “Dichiarazione di tolleranze”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="27DF7ECA" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3478"/>
               <w:gridCol w:w="2994"/>
               <w:gridCol w:w="2842"/>
             </w:tblGrid>
             <w:tr w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w14:paraId="6476716B" w14:textId="77777777" w:rsidTr="009D495F">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -4053,51 +11244,144 @@
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B9C8673" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>[onshow;block=tbs:table;when [elenco_titoli_edilizi_value]='1']</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>tbs:table</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>elenco_titoli_edilizi_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>value</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>'1']</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3EDEEABB" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>TITOLO EDILIZIO</w:t>
                   </w:r>
                 </w:p>
@@ -4192,165 +11476,453 @@
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="2EEA0B83" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>[elenco_titoli_edilizi.tipo_titolo;block=tbs:row]</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>elenco_titoli_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>edilizi.tipo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>titolo;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:tcMar>
                     <w:left w:w="103" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="63C85ACF" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>[elenco_titoli_edilizi.numero_titolo]</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>elenco_titoli_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>edilizi.numero</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>_titolo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2965" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:tcMar>
                     <w:left w:w="103" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="18509636" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B3C2D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>[elenco_titoli_edilizi.data_titolo]</w:t>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>elenco_titoli_edilizi.data_titolo</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="003B3C2D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="099B5A2F" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="003B3C2D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="000319FC" w14:paraId="5DBEBFE4" w14:textId="77777777" w:rsidTr="00FD6A3B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06F77135" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="0074704D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3C2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [regolarita_interventi_incorso_value]='1']E inoltre, per lo stesso immobile sono in corso interventi / sono state presentate pratiche per interventi di: [tipo_titolo_precedente] N. [numero_titolo_precedente] del [data_titolo_precedente]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regolarita_interventi_incorso_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']E</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inoltre, per lo stesso immobile sono in corso interventi / sono state presentate pratiche per interventi di: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tipo_titolo_precedente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] N. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>numero_titolo_precedente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] del [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>data_titolo_precedente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B3C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79D46C29" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65465508" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -4399,561 +11971,1908 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="49920C39" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="642A65D8" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [contributo_costruzione_opt_key]='1']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']</w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>è a titolo gratuito</w:t>
+              <w:t>è</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a titolo gratuito</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, [oneri_normativa]</w:t>
+              <w:t>, [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oneri_normativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="2BC1CFF4" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02EBD11C" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [contributo_costruzione_opt_key]='2']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']</w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>è a titolo oneroso</w:t>
+              <w:t>è</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a titolo oneroso</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ai sensi dell'art. 38 l.r. n. 16/2008 e s.m.</w:t>
+              <w:t xml:space="preserve"> ai sensi dell'art. 38 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. n. 16/2008 e s.m.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="2F7AB226" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="455380A2" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [contributo_costruzione_opt_key]='3']è soggetto alla maggiorazione del costo di costruzione ai sensi dell’art. 2, comma 6 l.r. 1/2008 e s.m. in quanto intervento di trasformazione in residenza della destinazione d’uso di immobile alberghiero oggetto di svincolo</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>']è</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soggetto alla maggiorazione del costo di costruzione ai sensi dell’art. 2, comma 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. 1/2008 e s.m. in quanto intervento di trasformazione in residenza della destinazione d’uso di immobile alberghiero oggetto di svincolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="5CE4C55F" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="111139D8" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1082D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [contributo_costruzione_opt_key]='4']è soggetto a corresponsione di contributo straordinario aggiuntivo di cui all’art. 38, comma 6 bis l.r. 16/2008 e s.m.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']è</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soggetto a corresponsione di contributo straordinario aggiuntivo di cui all’art. 38, comma 6 bis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1082D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>. 16/2008 e s.m.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="491CBB2D" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F74A64D" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [contributo_costruzione_calcolo_key]='1']Relativamente al </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_calcolo_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>calcolo del contributo di costruzione</w:t>
-            </w:r>
+              <w:t xml:space="preserve">calcolo del contributo di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t>:  chiede allo Sportello unico di effettuare il calcolo del contributo di costruzione e a tal fine allega la documentazione tecnica necessaria alla sua determinazione</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>costruzione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>:  chiede</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allo Sportello unico di effettuare il calcolo del contributo di costruzione e a tal fine allega la documentazione tecnica necessaria alla sua determinazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="7F346D84" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E459A11" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [contributo_costruzione_calcolo_key]='2']Relativamente al </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_calcolo_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>calcolo del contributo di costruzione</w:t>
-            </w:r>
+              <w:t xml:space="preserve">calcolo del contributo di </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t>:  allega il prospetto di calcolo preventivo del contributo di costruzione a firma del tecnico abilitato</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>costruzione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>:  allega</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> il prospetto di calcolo preventivo del contributo di costruzione a firma del tecnico abilitato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="3ADB1274" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="195A5E29" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [contributo_costruzione_pagamento_opt_key]='1']Relativamente al </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_pagamento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>versamento del contributo di costruzione</w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>: dichiara che il versamento del contributo di costruzione sarà effettuato al momento del ritiro del titolo abilitativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="4F2A4329" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015FB187" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [contributo_costruzione_pagamento_opt_key]='2']Relativamente al </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_pagamento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>versamento del contributo di costruzione</w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>: chiede la rateizzazione del contributo di costruzione secondo le modalità e le garanzie stabilite dal Comune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="1D37B59D" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="235F61CD" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [contributo_costruzione_pagamento_opt_key]='3']Relativamente al </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>contributo_costruzione_pagamento_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00925E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al </w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>versamento del contributo di costruzione</w:t>
             </w:r>
             <w:r w:rsidRPr="00925E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>: si impegna a corrispondere il costo di costruzione in corso di esecuzione delle opere, con le modalità e le garanzie stabilite dal Comune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w14:paraId="770C8230" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D3F0E17" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00D1082D" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [dich_alloggi_erp_</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>dich_alloggi_erp_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>key.val</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]='1']</w:t>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dichiara che </w:t>
-            </w:r>
+              <w:t>Dichiara</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> che </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l’intervento è tenuto a contribuire alla manutenzione ed alla realizzazione di alloggi di ERP, per cui si provvederà al successivo pagamento, in unica soluzione,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>di contributo aggiuntivo rispetto a quello di costruzione in applicazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>dell’art. 26 bis l.r. 38/2007 e s.m.</w:t>
+              <w:t xml:space="preserve">dell’art. 26 bis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>. 38/2007 e s.m.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="006C584C" w14:paraId="1FD2EF43" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EB52C4" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [oneri_urbanizzazione_value]='1']</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>oneri_urbanizzazione_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Relativamente agli oneri di urbanizzazione:</w:t>
-            </w:r>
+              <w:t>Relativamente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E5724D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> chiede di eseguire direttamente, a scomputo di quanto dovuto, le opere di urbanizzazione specificate nella proposta di progetto e nello schema di convenzione ad esso allegato da approvarsi prima del rilascio del permesso di costruire</w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agli oneri di urbanizzazione:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chiede di eseguire direttamente, a scomputo di quanto dovuto, le opere di urbanizzazione specificate nella proposta di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5724D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>progetto e nello schema di convenzione ad esso allegato da approvarsi prima del rilascio del permesso di costruire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A31B0CF" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F58DC60" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4981,2431 +13900,4820 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="1AD7FE23" w14:textId="77777777" w:rsidTr="009D495F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F0B2D5B" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2378C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Di aver incaricato in qualità di progettista delle opere architettoniche, mediante lettera di affidamento sottoscritta il data [progettista_data_incarico] ed allegata alla presente istanza ai sensi della l.r. 27 luglio 2020 n.20, il tecnico:</w:t>
+              <w:t>Di aver incaricato in qualità di progettista delle opere architettoniche, mediante lettera di affidamento sottoscritta il data [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_data_incarico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] ed allegata alla presente istanza ai sensi della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. 27 luglio 2020 n.20, il tecnico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w:rsidRPr="00270756" w14:paraId="46553ECC" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3D44C7" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[progettista_app] </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
             </w:r>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[progettista_cognome] [progettista_nome], C.F. [progettista_cf],</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28846BBF" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>nato a [progettista_comune_nato] ([progettista_provincia_nato]) il [progettista_data_nato],</w:t>
+              <w:t>nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B265620" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>residente in [progettista_indirizzo_residenza] [progettista_civico_residenza] – [progettista_cap_residenza] [progettista_comune_residenza] ([progettista_provincia_residenza]), P.IVA [progettista_piva]</w:t>
+              <w:t>residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] – [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08C2FE5E" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>con studio in [progettista_indirizzo] [progettista_civico] - [progettista_cap] [progettista_comune] ([progettista_provincia]),</w:t>
+              <w:t>con studio in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BA50FA0" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00270756" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>iscritto al [progettista_albo] di [progettista_albo_prov] n. [progettista_albo_numero], [progettista_telefono] [progettista_cellulare] [progettista_pec] [progettista_email]</w:t>
+              <w:t>iscritto al [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_albo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_albo_prov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_albo_numero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F56F180" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="7F5F7052" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="557B89B9" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Direttore dei lavori delle opere architettoniche</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="39C38F05" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B64EC22" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[direttore_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="57339AC7" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E529546" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>[onshow;block=tbs:row;when [direttore_opt_key]='3']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'3']</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B41F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Di aver incaricato, mediante lettera di affidamento sottoscritta il data [direttore_data_incarico] ed allegata alla presente istanza ai sensi della l.r. 27 luglio 2020 n.20, il tecnico:</w:t>
+              <w:t>Di aver incaricato, mediante lettera di affidamento sottoscritta il data [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B41F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_data_incarico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B41F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] ed allegata alla presente istanza ai sensi della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B41F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B41F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>. 27 luglio 2020 n.20, il tecnico:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61356BD4" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[direttore_app] </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cognome] [</w:t>
-            </w:r>
+              <w:t>_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_nome], C.F. [</w:t>
-            </w:r>
+              <w:t>_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cf],</w:t>
+              <w:t>_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59769635" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nato al [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([</w:t>
-            </w:r>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [</w:t>
-            </w:r>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato],</w:t>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="356D4233" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>residente in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [</w:t>
-            </w:r>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] - [direttore_cap_residenza] [</w:t>
-            </w:r>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>direttore_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([</w:t>
-            </w:r>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]),</w:t>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B917B4A" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>con studio in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [</w:t>
-            </w:r>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] - [</w:t>
-            </w:r>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [</w:t>
-            </w:r>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([</w:t>
-            </w:r>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [direttore_piva], iscritto al [</w:t>
-            </w:r>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>direttore_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], iscritto al [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo] di [</w:t>
-            </w:r>
+              <w:t>_albo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_prov] n. [</w:t>
-            </w:r>
+              <w:t>_albo_prov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_numero], [</w:t>
-            </w:r>
+              <w:t>_albo_numero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [</w:t>
-            </w:r>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [</w:t>
-            </w:r>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [</w:t>
-            </w:r>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_email]</w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71C59669" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="56C634E8" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44283D58" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Progettista dei lavori delle opere strutturali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="4E19D957" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE87D41" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[progettista_strutt_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>progettista_strutt_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="6617233B" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50B3B752" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [progettista_strutt_opt_key]='1']</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>progettista_strutt_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F3682">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>progettista_strutt_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cognome] [</w:t>
-            </w:r>
+              <w:t>_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_nome], C.F. [</w:t>
-            </w:r>
+              <w:t>_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cf],</w:t>
+              <w:t>_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="198CA107" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nato al [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([</w:t>
-            </w:r>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [</w:t>
-            </w:r>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato],</w:t>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430A5406" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>residente in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [</w:t>
-            </w:r>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] - [progettista_strutt_cap_residenza] [</w:t>
-            </w:r>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_strutt_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([</w:t>
-            </w:r>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]),</w:t>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E4632C8" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>con studio in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [</w:t>
-            </w:r>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] - [</w:t>
-            </w:r>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [</w:t>
-            </w:r>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([</w:t>
-            </w:r>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [progettista_strutt_piva], iscritto al [</w:t>
-            </w:r>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_strutt_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], iscritto al [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo] di [</w:t>
-            </w:r>
+              <w:t>_albo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_prov] n. [</w:t>
-            </w:r>
+              <w:t>_albo_prov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_numero], [</w:t>
-            </w:r>
+              <w:t>_albo_numero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [</w:t>
-            </w:r>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [</w:t>
-            </w:r>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [</w:t>
-            </w:r>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>progettista_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">_email]. </w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B60BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Lettera di affidamento sottoscritta in data [progettista_strutt_data_incarico]</w:t>
+              <w:t>Lettera di affidamento sottoscritta in data [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>progettista_strutt_data_incarico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20AF82F3" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="03AE5AEA" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="083F6911" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Direttore dei lavori delle opere strutturali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="55E81935" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52E27D27" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[direttore_strutt_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_strutt_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="6CD82819" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="441BF081" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [direttore_strutt_opt_key]='3'][direttore_strutt_app] </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_strutt_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'][</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>direttore_strutt_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cognome] [</w:t>
-            </w:r>
+              <w:t>_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_nome], C.F. [</w:t>
-            </w:r>
+              <w:t>_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cf],</w:t>
+              <w:t>_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE64E11" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nato al [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([</w:t>
-            </w:r>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [</w:t>
-            </w:r>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato],</w:t>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>],</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="644DCDC5" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>residente in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [</w:t>
-            </w:r>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] - [direttore_strutt_cap_residenza] [</w:t>
-            </w:r>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>direttore_strutt_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([</w:t>
-            </w:r>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]),</w:t>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17DBF87A" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>con studio in [</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [</w:t>
-            </w:r>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] - [</w:t>
-            </w:r>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [</w:t>
-            </w:r>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([</w:t>
-            </w:r>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [direttore_strutt_piva], iscritto al [</w:t>
-            </w:r>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>direttore_strutt_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], iscritto al [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo] di [</w:t>
-            </w:r>
+              <w:t>_albo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_prov] n. [</w:t>
-            </w:r>
+              <w:t>_albo_prov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_numero], [</w:t>
-            </w:r>
+              <w:t>_albo_numero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [</w:t>
-            </w:r>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [</w:t>
-            </w:r>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [</w:t>
-            </w:r>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>direttore_strutt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">_email]. </w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B60BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Lettera di affidamento sottoscritta in data [direttore_strutt_data_incarico]</w:t>
+              <w:t>Lettera di affidamento sottoscritta in data [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>direttore_strutt_data_incarico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B8747BC" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="24CCC568" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FD7CC7D" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Altri tecnici incaricati:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="38253CB7" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EBDF322" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[altri_tecnici_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>altri_tecnici_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="0DFB5B17" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0796F866" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00144CB9" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00144CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[onshow;block=tbs:row;when [altri_tecnici_opt_key]='2']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>altri_tecnici_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2']</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45C41235" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[altri_tecnici_dg.tecnico_ruolo_opt;block=tbs:listitem][altri_tecnici_dg.tecnico_ruolo_altro] [altri_tecnici_dg.tecnico_app]  [altri_tecnici_dg.tecnico_cognome] [altri_tecnici_dg.tecnico_nome], CF [altri_tecnici_dg.tecnico_cf], nato a [altri_tecnici_dg.</w:t>
+              <w:t>[altri_tecnici_dg.tecnico_ruolo_opt;block=tbs:listitem][altri_tecnici_dg.tecnico_ruolo_altro] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.tecnico_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]  [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.tecnico_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.tecnico_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], CF [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.tecnico_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([altri_tecnici_dg.</w:t>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [altri_tecnici_dg.</w:t>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato], residente in [altri_tecnici_dg.</w:t>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [altri_tecnici_dg.</w:t>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] –[altri_tecnici_dg.</w:t>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] –[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap_residenza] [altri_tecnici_dg.</w:t>
+              <w:t>_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([altri_tecnici_dg.</w:t>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]), con studio in [altri_tecnici_dg.</w:t>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), con studio in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [altri_tecnici_dg.</w:t>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] -[altri_tecnici_dg.</w:t>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] -[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [altri_tecnici_dg.</w:t>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([altri_tecnici_dg.</w:t>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [altri_tecnici_dg.</w:t>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_piva], iscritto al [altri_tecnici_dg.</w:t>
+              <w:t>_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], iscritto al [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo] di [altri_tecnici_dg.</w:t>
+              <w:t>_albo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_prov] n. [altri_tecnici_dg.</w:t>
+              <w:t>_albo_prov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_albo_numero], [altri_tecnici_dg.</w:t>
+              <w:t>_albo_numero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [altri_tecnici_dg.</w:t>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [altri_tecnici_dg.</w:t>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [altri_tecnici_dg.</w:t>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">_email]. </w:t>
+              <w:t>_email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B60BDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Lettera di affidamento sottoscritta in data [altri_tecnici_dg.tecnico_data_incarico]</w:t>
+              <w:t>Lettera di affidamento sottoscritta in data [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_tecnici_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dg.tecnico</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_data_incarico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B60BDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EE2410A" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E62BF8" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00E824A8" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7413,835 +18721,1730 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>IMPRESA ESECUTRICE DEI LAVORI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1FB2" w14:paraId="2B079CAF" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4131B55E" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Imprese esecutrici:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="0DC23427" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E12AEA1" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[lavori_economia_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>lavori_economia_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1FB2" w14:paraId="63DA7718" w14:textId="77777777" w:rsidTr="009D495F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E577197" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="00144CB9" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00144CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>[onshow;block=tbs:row;when [lavori_economia_opt_key]='2']</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>lavori_economia_opt_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00144CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2']</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BAD9B41" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[esecutore_app] [</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_app</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cognome] [</w:t>
-            </w:r>
+              <w:t>_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_nome], C.F. [</w:t>
-            </w:r>
+              <w:t>_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], C.F. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cf], nato a [</w:t>
-            </w:r>
+              <w:t>_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([</w:t>
-            </w:r>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [</w:t>
-            </w:r>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato], residente in [</w:t>
-            </w:r>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [</w:t>
-            </w:r>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] - [esecutore_cap_residenza] [</w:t>
-            </w:r>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([</w:t>
-            </w:r>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]), in qualità di [esecutore_qualita] di [esecutore_denominazione] con studio in [</w:t>
-            </w:r>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), in qualità di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_qualita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_denominazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] con studio in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [</w:t>
-            </w:r>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] - [</w:t>
-            </w:r>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [</w:t>
-            </w:r>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([</w:t>
-            </w:r>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [esecutore_piva], posizione INAIL [esecutore_inail], posizione INPS [esecutore_inps], [</w:t>
-            </w:r>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], posizione INAIL [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_inail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], posizione INPS [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>esecutore_inps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [</w:t>
-            </w:r>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [</w:t>
-            </w:r>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [</w:t>
-            </w:r>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_email]</w:t>
+              <w:t>_email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E29C795" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="004E7863" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[altri_esecutori_dg.esecutore_app;block=tbs:listitem] [altri_esecutori_dg.esecutore_cognome] [altri_esecutori_dg.esecutore_nome], CF [altri_esecutori_dg.esecutore_cf], nato a [altri_esecutori_dg.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_app;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:listitem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], CF [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_cf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], nato a [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_nato] ([altri_esecutori_dg.</w:t>
+              <w:t>_comune_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_nato]) il [altri_esecutori_dg.</w:t>
+              <w:t>_provincia_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]) il [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_data_nato], residente in [altri_esecutori_dg.</w:t>
+              <w:t>_data_nato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo_residenza] [altri_esecutori_dg.</w:t>
+              <w:t>_indirizzo_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico_residenza] -[altri_esecutori_dg.</w:t>
+              <w:t>_civico_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] -[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap_residenza] [altri_esecutori_dg.</w:t>
+              <w:t>_cap_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune_residenza] ([altri_esecutori_dg.</w:t>
+              <w:t>_comune_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia_residenza]), in qualità di [altri_esecutori_dg.esecutore_qualita] di [altri_esecutori_dg.esecutore_denominazione] con studio in [altri_esecutori_dg.</w:t>
+              <w:t>_provincia_residenza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), in qualità di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_qualita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] di [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_denominazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] con studio in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_indirizzo] [altri_esecutori_dg.</w:t>
+              <w:t>_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_civico] - [altri_esecutori_dg.</w:t>
+              <w:t>_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cap] [altri_esecutori_dg.</w:t>
+              <w:t>_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_comune] ([altri_esecutori_dg.</w:t>
+              <w:t>_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_provincia]), P.IVA [altri_esecutori_dg.esecutore_piva], posizione INAIL [altri_esecutori_dg.</w:t>
+              <w:t>_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]), P.IVA [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.esecutore_piva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], posizione INAIL [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore_inail</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>], posizione INPS [altri_esecutori_dg.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], posizione INPS [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore_inps</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>], [altri_esecutori_dg.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>], [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_telefono] [altri_esecutori_dg.</w:t>
+              <w:t>_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_cellulare] [altri_esecutori_dg.</w:t>
+              <w:t>_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_pec] [altri_esecutori_dg.</w:t>
+              <w:t>_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>altri_esecutori_dg.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>esecutore</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>_email]</w:t>
+              <w:t>_email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F17B700" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
@@ -8264,51 +20467,164 @@
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BD44853" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRDefault="005C1FB2" w:rsidP="009D495F">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">[onshow;block=tbs:row;when [consenso_pec_value]='1']Il richiedente acconsente che ogni comunicazione e/o richiesta di integrazione venga inviata esclusivamente con modalità telematica alla casella PEC del </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>consenso_pec_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>']Il</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> richiedente acconsente che ogni comunicazione e/o richiesta di integrazione venga inviata esclusivamente con modalità telematica alla casella PEC del </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tecnico incaricato o del delegato</w:t>
             </w:r>
             <w:r w:rsidRPr="006C584C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41A7D0F1" w14:textId="77777777" w:rsidR="005C1FB2" w:rsidRPr="006C584C" w:rsidRDefault="005C1FB2" w:rsidP="005C1FB2">
       <w:pPr>
@@ -8452,60 +20768,100 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1981F5BB" w14:textId="2211BAAE" w:rsidR="00D71E84" w:rsidRDefault="00844968" w:rsidP="001E6810">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[comune_value]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>comune_value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00D71E84" w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, [data_stampa_domanda]</w:t>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D71E84" w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>data_stampa_domanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D71E84" w:rsidRPr="006C584C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D336B45" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRPr="006C584C" w:rsidRDefault="00D2294B" w:rsidP="001E6810">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29BCC43A" w14:textId="77777777" w:rsidR="00F11F22" w:rsidRPr="006C584C" w:rsidRDefault="00F11F22" w:rsidP="00876FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -8566,51 +20922,99 @@
           </w:p>
           <w:p w14:paraId="6CCDD794" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRDefault="00D2294B" w:rsidP="002E61DB">
             <w:pPr>
               <w:pStyle w:val="Contenutotabella"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[progettista_cognome] [progettista_nome]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>progettista_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>progettista_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2FD44440" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRDefault="00D2294B" w:rsidP="002E61DB">
             <w:pPr>
               <w:pStyle w:val="Contenutotabella"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8626,51 +21030,75 @@
           </w:p>
           <w:p w14:paraId="7D4B0BE9" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRDefault="00D2294B" w:rsidP="002E61DB">
             <w:pPr>
               <w:pStyle w:val="Contenutotabella"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>[richiedenti_search]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>richiedenti_search</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4314E07B" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRDefault="00D2294B" w:rsidP="002E61DB">
             <w:pPr>
               <w:pStyle w:val="Contenutotabella"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2294B" w14:paraId="1144D256" w14:textId="77777777" w:rsidTr="002E61DB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
@@ -8728,52 +21156,86 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="182CFF24" w14:textId="77777777" w:rsidR="00D2294B" w:rsidRDefault="00D2294B" w:rsidP="002E61DB">
             <w:pPr>
               <w:pStyle w:val="Contenutotabella"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C5192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[delegato_cognome] [delegato_nome</w:t>
-            </w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delegato_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49C0AEE0" w14:textId="77777777" w:rsidR="00F11F22" w:rsidRPr="006C584C" w:rsidRDefault="00F11F22" w:rsidP="00876FD6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-663"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -8817,51 +21279,75 @@
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51C66ED6" w14:textId="412CF396" w:rsidR="00E62365" w:rsidRPr="00E62365" w:rsidRDefault="00E62365" w:rsidP="00E62365">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B31E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[firma_digitale_opt]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B31E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>firma_digitale_opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B31E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B81D661" w14:textId="7F0A18E8" w:rsidR="007579BE" w:rsidRDefault="007579BE" w:rsidP="00876FD6">
       <w:pPr>
         <w:ind w:right="1134"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="296117EC" w14:textId="77777777" w:rsidR="007579BE" w:rsidRPr="006C584C" w:rsidRDefault="007579BE" w:rsidP="00876FD6">
       <w:pPr>
         <w:ind w:right="1134"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8945,91 +21431,131 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Titolare del trattamento e RPD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525475AA" w14:textId="1907BCDB" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="001C51A2" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>[rpd_value]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>rpd_value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D32CA1C" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Finalità e modalità del trattamento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7080555B" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Il Comune di [comune_value], titolare del trattamento, tratta i dati personali liberamente conferiti, esclusivamente per finalità istituzionali.</w:t>
+        <w:t>Il Comune di [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>comune_value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>], titolare del trattamento, tratta i dati personali liberamente conferiti, esclusivamente per finalità istituzionali.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06578550" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Consenso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A20E46" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
@@ -9105,51 +21631,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Diritti del cittadino/interessato</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6647FAF6" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Il cittadino/L’interessato avrà in qualsiasi momento piena facoltà di esercitare i diritti previsti dalla normativa vigente; potrà far valere i propri diritti rivolgendosi al Comune di [comune_value]</w:t>
+        <w:t>Il cittadino/L’interessato avrà in qualsiasi momento piena facoltà di esercitare i diritti previsti dalla normativa vigente; potrà far valere i propri diritti rivolgendosi al Comune di [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>comune_value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727391BF" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926A1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">I diritti del cittadino/dell’interessato sono quelli previsti dal Regolamento UE 2016/679 (GDPR). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AB392E" w14:textId="77777777" w:rsidR="00FB5DEB" w:rsidRPr="00926A1D" w:rsidRDefault="00FB5DEB" w:rsidP="00FB5DEB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
@@ -10895,103 +23441,106 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1939871935">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="833762586">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1935481004">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1068648485">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1200437214">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1570194663">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A055C3"/>
     <w:rsid w:val="000005DB"/>
     <w:rsid w:val="0000102B"/>
     <w:rsid w:val="00004A73"/>
     <w:rsid w:val="000057E0"/>
     <w:rsid w:val="000105E8"/>
     <w:rsid w:val="00013D2B"/>
     <w:rsid w:val="00015C6B"/>
     <w:rsid w:val="000338E1"/>
     <w:rsid w:val="0003535D"/>
+    <w:rsid w:val="00037D9B"/>
     <w:rsid w:val="00046D59"/>
     <w:rsid w:val="000533E5"/>
     <w:rsid w:val="0005577D"/>
     <w:rsid w:val="00060D16"/>
     <w:rsid w:val="000623B3"/>
     <w:rsid w:val="00065149"/>
     <w:rsid w:val="00070EE6"/>
     <w:rsid w:val="000728D9"/>
     <w:rsid w:val="000943B4"/>
     <w:rsid w:val="000A5244"/>
     <w:rsid w:val="000B2108"/>
     <w:rsid w:val="000B221F"/>
     <w:rsid w:val="000C05FA"/>
     <w:rsid w:val="000C2EB8"/>
     <w:rsid w:val="000C717F"/>
     <w:rsid w:val="000E0A5D"/>
     <w:rsid w:val="000F3EF5"/>
     <w:rsid w:val="000F66D1"/>
     <w:rsid w:val="001000BB"/>
     <w:rsid w:val="00100271"/>
     <w:rsid w:val="00100F44"/>
     <w:rsid w:val="00101082"/>
     <w:rsid w:val="001067F5"/>
     <w:rsid w:val="0011741C"/>
     <w:rsid w:val="00123B45"/>
     <w:rsid w:val="00125938"/>
     <w:rsid w:val="001401F0"/>
     <w:rsid w:val="001402E3"/>
     <w:rsid w:val="001424BE"/>
     <w:rsid w:val="00143210"/>
+    <w:rsid w:val="0014463C"/>
     <w:rsid w:val="00144CB9"/>
     <w:rsid w:val="00146057"/>
     <w:rsid w:val="00152941"/>
     <w:rsid w:val="00153940"/>
     <w:rsid w:val="00162B69"/>
     <w:rsid w:val="001729EE"/>
     <w:rsid w:val="001830A5"/>
     <w:rsid w:val="001979A8"/>
     <w:rsid w:val="001A2816"/>
     <w:rsid w:val="001A4BD3"/>
     <w:rsid w:val="001A51F1"/>
     <w:rsid w:val="001B0A19"/>
     <w:rsid w:val="001B3C0F"/>
     <w:rsid w:val="001B4C43"/>
     <w:rsid w:val="001C323B"/>
     <w:rsid w:val="001C51A2"/>
     <w:rsid w:val="001C785D"/>
     <w:rsid w:val="001D146C"/>
     <w:rsid w:val="001D1D8E"/>
     <w:rsid w:val="001D6A54"/>
     <w:rsid w:val="001E16F5"/>
     <w:rsid w:val="001E5216"/>
     <w:rsid w:val="001E6810"/>
     <w:rsid w:val="001E6ACA"/>
     <w:rsid w:val="001F2F72"/>
@@ -11076,50 +23625,51 @@
     <w:rsid w:val="004054DF"/>
     <w:rsid w:val="00406459"/>
     <w:rsid w:val="00410FEA"/>
     <w:rsid w:val="00412BB0"/>
     <w:rsid w:val="004140AD"/>
     <w:rsid w:val="00424A2F"/>
     <w:rsid w:val="00430681"/>
     <w:rsid w:val="004352CA"/>
     <w:rsid w:val="00437DBB"/>
     <w:rsid w:val="00437F8F"/>
     <w:rsid w:val="004425A1"/>
     <w:rsid w:val="00445B79"/>
     <w:rsid w:val="00445D2C"/>
     <w:rsid w:val="00454DA3"/>
     <w:rsid w:val="00455088"/>
     <w:rsid w:val="004568BE"/>
     <w:rsid w:val="00465C11"/>
     <w:rsid w:val="00465C97"/>
     <w:rsid w:val="00476216"/>
     <w:rsid w:val="0047713C"/>
     <w:rsid w:val="004830F4"/>
     <w:rsid w:val="004852A4"/>
     <w:rsid w:val="00490D1E"/>
     <w:rsid w:val="00494FD3"/>
     <w:rsid w:val="004A069D"/>
+    <w:rsid w:val="004A0984"/>
     <w:rsid w:val="004A3A3C"/>
     <w:rsid w:val="004A6D53"/>
     <w:rsid w:val="004B644D"/>
     <w:rsid w:val="004C3A59"/>
     <w:rsid w:val="004C4F75"/>
     <w:rsid w:val="004D13E6"/>
     <w:rsid w:val="004D602D"/>
     <w:rsid w:val="004E7863"/>
     <w:rsid w:val="004F0063"/>
     <w:rsid w:val="004F0163"/>
     <w:rsid w:val="004F15F0"/>
     <w:rsid w:val="00504553"/>
     <w:rsid w:val="005048D4"/>
     <w:rsid w:val="005273F6"/>
     <w:rsid w:val="005276FC"/>
     <w:rsid w:val="005303D0"/>
     <w:rsid w:val="005308EC"/>
     <w:rsid w:val="00531B2B"/>
     <w:rsid w:val="00536F2E"/>
     <w:rsid w:val="00545C75"/>
     <w:rsid w:val="00550133"/>
     <w:rsid w:val="005522E6"/>
     <w:rsid w:val="005556AB"/>
     <w:rsid w:val="00556769"/>
     <w:rsid w:val="00565CCB"/>
@@ -11205,50 +23755,51 @@
     <w:rsid w:val="00821503"/>
     <w:rsid w:val="00832003"/>
     <w:rsid w:val="00832B07"/>
     <w:rsid w:val="00836C8E"/>
     <w:rsid w:val="008420EA"/>
     <w:rsid w:val="008435D3"/>
     <w:rsid w:val="00844968"/>
     <w:rsid w:val="0084531C"/>
     <w:rsid w:val="0084743E"/>
     <w:rsid w:val="00847A8E"/>
     <w:rsid w:val="00867CFA"/>
     <w:rsid w:val="008720E8"/>
     <w:rsid w:val="00876FD6"/>
     <w:rsid w:val="008773A9"/>
     <w:rsid w:val="008821B0"/>
     <w:rsid w:val="00884BB7"/>
     <w:rsid w:val="00886A51"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="0088795F"/>
     <w:rsid w:val="008954A9"/>
     <w:rsid w:val="0089752D"/>
     <w:rsid w:val="008A06C7"/>
     <w:rsid w:val="008A72FB"/>
     <w:rsid w:val="008B4960"/>
     <w:rsid w:val="008B6208"/>
+    <w:rsid w:val="008D0C0D"/>
     <w:rsid w:val="008D2841"/>
     <w:rsid w:val="008D7EE3"/>
     <w:rsid w:val="008E1A71"/>
     <w:rsid w:val="008E4AB0"/>
     <w:rsid w:val="008E7462"/>
     <w:rsid w:val="008E7720"/>
     <w:rsid w:val="008E7B6A"/>
     <w:rsid w:val="008F3962"/>
     <w:rsid w:val="008F501F"/>
     <w:rsid w:val="009000B2"/>
     <w:rsid w:val="00901A36"/>
     <w:rsid w:val="009052DE"/>
     <w:rsid w:val="009102B7"/>
     <w:rsid w:val="00914BFB"/>
     <w:rsid w:val="00925E43"/>
     <w:rsid w:val="00933497"/>
     <w:rsid w:val="009353A3"/>
     <w:rsid w:val="009433BE"/>
     <w:rsid w:val="009444E4"/>
     <w:rsid w:val="00944852"/>
     <w:rsid w:val="00950023"/>
     <w:rsid w:val="00951977"/>
     <w:rsid w:val="00954AB9"/>
     <w:rsid w:val="00957C41"/>
     <w:rsid w:val="0096476A"/>
@@ -11433,50 +23984,51 @@
     <w:rsid w:val="00EA3BA9"/>
     <w:rsid w:val="00EA48B0"/>
     <w:rsid w:val="00EA56FD"/>
     <w:rsid w:val="00EA6BEB"/>
     <w:rsid w:val="00EB2280"/>
     <w:rsid w:val="00ED01D7"/>
     <w:rsid w:val="00ED6871"/>
     <w:rsid w:val="00EE6861"/>
     <w:rsid w:val="00EF1C8C"/>
     <w:rsid w:val="00F00272"/>
     <w:rsid w:val="00F011B9"/>
     <w:rsid w:val="00F11F22"/>
     <w:rsid w:val="00F12D2E"/>
     <w:rsid w:val="00F17A52"/>
     <w:rsid w:val="00F2378C"/>
     <w:rsid w:val="00F23CA5"/>
     <w:rsid w:val="00F26911"/>
     <w:rsid w:val="00F2696B"/>
     <w:rsid w:val="00F26BFE"/>
     <w:rsid w:val="00F30E65"/>
     <w:rsid w:val="00F43BCE"/>
     <w:rsid w:val="00F52448"/>
     <w:rsid w:val="00F53782"/>
     <w:rsid w:val="00F61929"/>
     <w:rsid w:val="00F6315B"/>
+    <w:rsid w:val="00F64754"/>
     <w:rsid w:val="00F75C6D"/>
     <w:rsid w:val="00F92FD7"/>
     <w:rsid w:val="00FA0043"/>
     <w:rsid w:val="00FA00D0"/>
     <w:rsid w:val="00FA0780"/>
     <w:rsid w:val="00FB5DEB"/>
     <w:rsid w:val="00FC054D"/>
     <w:rsid w:val="00FC3B46"/>
     <w:rsid w:val="00FC6521"/>
     <w:rsid w:val="00FC73A7"/>
     <w:rsid w:val="00FD2422"/>
     <w:rsid w:val="00FD55E4"/>
     <w:rsid w:val="00FD6A3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -12652,67 +25204,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C3AAF0-1802-4EB8-B0D6-3DA0B4A177EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>25506</Characters>
+  <Pages>7</Pages>
+  <Words>4610</Words>
+  <Characters>26278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>212</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29921</CharactersWithSpaces>
+  <CharactersWithSpaces>30827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>sil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>