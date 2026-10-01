--- v0 (2025-10-22)
+++ v1 (2026-10-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F6200" w14:paraId="35C7B642" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="16938E53" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
             <w:pPr>
               <w:contextualSpacing/>
@@ -52,345 +52,913 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DICHIARAZIONE DEL COMMITTENTE O DEL RESPONSABILE DEI LAVORI IN APPLICAZIONE DELL’ART. 90 DEL DECRETO LEGISLATIVO DEL 09/04/2008 N. 81 E DECRETO LEGISLATIVO DEL 03/08/2009 N. 106 E S.M.I.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49A7CCFB" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456F8C34" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
+    <w:p w14:paraId="7FA7422B" w14:textId="5E1E78C1" w:rsidR="00FB6135" w:rsidRDefault="00FB6135">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FB6135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t xml:space="preserve">Pur non ricorrendo l’obbligo di cui all’art. 90, commi 3 e 4, del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00FB6135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>resp_sicurezza_cognome</w:t>
+        <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FB6135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>] [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 81/2008, il committente intende procedere alla designazione del coordinatore per la sicurezza</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>resp_sicurezza_nome</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9778"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00425615" w:rsidRPr="00FB6135" w14:paraId="64F89A30" w14:textId="77777777" w:rsidTr="00425615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="584833D0" w14:textId="59BEA243" w:rsidR="00425615" w:rsidRPr="00FB6135" w:rsidRDefault="00425615">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_opt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nessuno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'] Nella persona del committente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6135" w:rsidRPr="00FB6135" w14:paraId="3D78992E" w14:textId="77777777" w:rsidTr="00425615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D721ABD" w14:textId="6409366B" w:rsidR="00FB6135" w:rsidRPr="00FB6135" w:rsidRDefault="00FB6135">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_opt</w:t>
+            </w:r>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'committente'] Nella persona del committente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6135" w:rsidRPr="00FB6135" w14:paraId="52862123" w14:textId="77777777" w:rsidTr="00425615">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421D3B70" w14:textId="3E017A96" w:rsidR="00FB6135" w:rsidRDefault="00FB6135" w:rsidP="00FB6135">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_opt</w:t>
+            </w:r>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'respo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abile']</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Incaricando il seguente Coordinatore Sicurezza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5D24BC" w14:textId="070E13E0" w:rsidR="00FB6135" w:rsidRDefault="00FB6135" w:rsidP="00FB6135">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73572406" w14:textId="77777777" w:rsidR="00FB6135" w:rsidRDefault="00FB6135" w:rsidP="00FB6135">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>residente in [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_indirizzo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_civico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] - [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_cap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_comune</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] ([</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>])</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56994F5A" w14:textId="767E00F7" w:rsidR="00FB6135" w:rsidRPr="00FB6135" w:rsidRDefault="00FB6135">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_telefono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_cellulare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="26094844" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>] in qualità di [</w:t>
-[...18 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="63628A9E" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
-[...220 lines deleted...]
-    <w:p w14:paraId="4D263204" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
+    <w:p w14:paraId="4D263204" w14:textId="7C3685FA" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In riferimento al tipo di pratica: [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iol_tipo_app</w:t>
@@ -620,243 +1188,303 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="9778" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F6200" w14:paraId="32BDCEEF" w14:textId="77777777" w:rsidTr="00F64D4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F24682F" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row;when</w:t>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>dich_titolo_iv_key</w:t>
+              <w:t>dich_titolo_iv_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]='1']</w:t>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'1']</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> non ricade nell'ambito di applicazione delle norme in materia di salute e sicurezza nei luoghi di lavoro (d.lgs. n. 81/2008) – in caso di lavori eseguiti in proprio in quanto opere di modesta entità che non interessano le specifiche normative di settore, i lavori saranno eseguiti in prima persona, senza alcun affidamento a ditte esterne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6200" w14:paraId="1CF19351" w14:textId="77777777" w:rsidTr="00F64D4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36B8640B" w14:textId="3EABEC12" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row;when</w:t>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>dich_titolo_iv_key</w:t>
+              <w:t>dich_titolo_iv_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]='2']</w:t>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'2']</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> ricade nell'ambito di applicazione del Titolo IV del d.lgs. n. 81/2008 e che</w:t>
             </w:r>
             <w:r w:rsidR="001F0F5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -884,91 +1512,89 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="8913" w:type="dxa"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8913"/>
             </w:tblGrid>
             <w:tr w:rsidR="005F6200" w14:paraId="248AE177" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4773121E" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>Relativamente alla documentazione delle imprese esecutrici:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005F6200" w14:paraId="199C1421" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7EF86087" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
@@ -1041,51 +1667,50 @@
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> L'entità presunta del cantiere è inferiore a 200 uomini-giorno ed i lavori non comportano i rischi particolari di cui l'allegato XI del d.lgs. n. 81/2008 e di aver verificato il certificato di iscrizione alla Camera di commercio, il documento unico di regolarità contributiva, corredato da autocertificazione in ordine al possesso degli altri requisiti previsti dall'allegato XVII del d.lgs. n. 81/2008, e l'autocertificazione relativa al contratto collettivo applicato</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005F6200" w14:paraId="546328BA" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="13BCFDD9" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1175,430 +1800,519 @@
                     <w:t>nonchè</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> il contratto collettivo applicato ai lavoratori dipendenti, della/e impresa/e esecutrice/i</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005F6200" w14:paraId="5CC29E37" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7B1E3891" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="516CFA13" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>Relativamente alla notifica preliminare di cui all’articolo 99 del d.lgs. n. 81/2008:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005F6200" w14:paraId="7BD5AEE0" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="313C92BA" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>tbs:row;when</w:t>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>dich_no_notifica_prel_key</w:t>
+                    <w:t>dich_no_notifica_prel_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]='1']</w:t>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>'1']</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> L'intervento non è soggetto all'invio della notifica</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005F6200" w14:paraId="32E92946" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8913" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4FA2C840" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>tbs:row;when</w:t>
+                    <w:t>tbs:row</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>dich_no_notifica_prel_key</w:t>
+                    <w:t>dich_no_notifica_prel_</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]='2']</w:t>
+                    <w:t>]=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>'2']</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Allega alla presente comunicazione la notifica, il cui contenuto sarà riprodotto su apposita tabella, esposta in cantiere per tutta la durata dei lavori, in luogo visibile dall'esterno</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="35E13D18" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6200" w14:paraId="67CFC32D" w14:textId="77777777" w:rsidTr="00F64D4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AAD5CD8" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row;when</w:t>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>dich_titolo_iv_key</w:t>
+              <w:t>dich_titolo_iv_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>key</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]='3']</w:t>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'3']</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> ricade nell'ambito di applicazione delle norme in materia di salute e sicurezza sul luogo di lavoro (d.lgs. 81/2008), ma si riserva di presentare le dichiarazioni prima dell'inizio dei lavori, poiché i dati dell'impresa saranno forniti prima dell'inizio lavori</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="287F872A" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
@@ -1686,151 +2400,462 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D279AF7" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
-        <w:tblW w:w="9778" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4890"/>
-        <w:gridCol w:w="4888"/>
+        <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6200" w14:paraId="1B4C43BD" w14:textId="77777777">
+      <w:tr w:rsidR="00FB6135" w:rsidRPr="00FB6135" w14:paraId="271E3AC8" w14:textId="77777777" w:rsidTr="00510241">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4889" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3370C681" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
+          <w:p w14:paraId="1F875D97" w14:textId="06672DCF" w:rsidR="00FB6135" w:rsidRPr="00FB6135" w:rsidRDefault="00FB6135" w:rsidP="00FB6135">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_opt</w:t>
+            </w:r>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'committente'] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_nome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>] [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fisica_cognome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6135" w:rsidRPr="00FB6135" w14:paraId="5B8A3EED" w14:textId="77777777" w:rsidTr="00510241">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4888" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="087C155D" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
+          <w:p w14:paraId="27C2141C" w14:textId="21058E9C" w:rsidR="00FB6135" w:rsidRPr="00FB6135" w:rsidRDefault="00FB6135" w:rsidP="00FB6135">
             <w:pPr>
               <w:contextualSpacing/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tbs:row</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_opt</w:t>
+            </w:r>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00510241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'respo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abile']</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>resp_sicurezza_cognome</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>] [</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>resp_sicurezza_nome</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nome</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>]</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>resp_sicurezza_provincia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>])</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57CF70EA" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2BB73F" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
       <w:pPr>
         <w:keepNext/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -2010,51 +3035,50 @@
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>], titolare del trattamento, tratta i dati personali liberamente conferiti, esclusivamente per finalità istituzionali.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C01DA10" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Consenso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E177446" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Il consenso del trattamento ai fini istituzionali è necessario ed obbligatorio per le finalità stesse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D480CF" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="00F64D4F">
       <w:pPr>
@@ -2316,127 +3340,126 @@
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>opporsi per motivi legittimi al trattamento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA874CD" w14:textId="77777777" w:rsidR="005F6200" w:rsidRDefault="005F6200">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F6200">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9B3CA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41D62F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2714,110 +3737,120 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1967467326">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1496459497">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="956331370">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F6200"/>
     <w:rsid w:val="001F0F5B"/>
+    <w:rsid w:val="00212BEB"/>
+    <w:rsid w:val="00423A83"/>
+    <w:rsid w:val="00425615"/>
+    <w:rsid w:val="00510241"/>
     <w:rsid w:val="005F6200"/>
+    <w:rsid w:val="00857A65"/>
     <w:rsid w:val="009B2A9D"/>
+    <w:rsid w:val="00B842C5"/>
+    <w:rsid w:val="00DB2189"/>
+    <w:rsid w:val="00EF26F6"/>
+    <w:rsid w:val="00F47572"/>
     <w:rsid w:val="00F64D4F"/>
+    <w:rsid w:val="00FB6135"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="631B25D3"/>
   <w15:docId w15:val="{87330A0A-9AF8-43B3-A0BE-B4525225996E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3348,51 +4381,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00106605"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3659,60 +4692,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E995C502-E338-4745-9D15-F2F31F304CB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>884</Words>
-  <Characters>5041</Characters>
+  <Words>988</Words>
+  <Characters>5634</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5914</CharactersWithSpaces>
+  <CharactersWithSpaces>6609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>